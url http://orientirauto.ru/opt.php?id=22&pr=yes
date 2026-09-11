--- v6 (2026-07-28)
+++ v7 (2026-09-11)
@@ -814,80 +814,80 @@
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>692</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>23890</v>
+        <v>23891</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3">
         <v>692</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>23891</v>
+        <v>23890</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
       <c r="I4">
         <v>692</v>
       </c>
@@ -1038,136 +1038,136 @@
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>31</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10">
         <v>692</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>23900</v>
+        <v>23901</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>18</v>
       </c>
       <c r="I11">
         <v>692</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>23901</v>
+        <v>23900</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>18</v>
       </c>
       <c r="I12">
         <v>692</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>26042</v>
+        <v>23929</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>692</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>23929</v>
+        <v>26042</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>692</v>
       </c>
     </row>
     <row r="15" spans="1:9">
@@ -1376,132 +1376,132 @@
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22" t="s">
         <v>60</v>
       </c>
       <c r="E22" t="s">
         <v>61</v>
       </c>
       <c r="F22" t="s">
         <v>62</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>692</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>23847</v>
+        <v>23857</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="E23" t="s">
         <v>61</v>
       </c>
       <c r="F23" t="s">
         <v>62</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>692</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>23857</v>
+        <v>23847</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>62</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>692</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>23816</v>
+        <v>23854</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25" t="s">
         <v>64</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>692</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>23854</v>
+        <v>23816</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" t="s">
         <v>63</v>
       </c>
       <c r="F26" t="s">
         <v>64</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>692</v>
       </c>
     </row>
     <row r="27" spans="1:9">
@@ -1644,183 +1644,183 @@
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>77</v>
       </c>
       <c r="E32" t="s">
         <v>78</v>
       </c>
       <c r="F32" t="s">
         <v>70</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>692</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>28731</v>
+        <v>28729</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33" t="s">
         <v>79</v>
       </c>
       <c r="E33" t="s">
         <v>80</v>
       </c>
       <c r="F33" t="s">
         <v>81</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>692</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>28729</v>
+        <v>28730</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34" t="s">
         <v>79</v>
       </c>
       <c r="E34" t="s">
         <v>80</v>
       </c>
       <c r="F34" t="s">
         <v>81</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
-      <c r="H34"/>
+      <c r="H34" t="s">
+        <v>82</v>
+      </c>
       <c r="I34">
         <v>692</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>28730</v>
+        <v>28731</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35" t="s">
         <v>79</v>
       </c>
       <c r="E35" t="s">
         <v>80</v>
       </c>
       <c r="F35" t="s">
         <v>81</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
-      <c r="H35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35"/>
       <c r="I35">
         <v>692</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>23974</v>
+        <v>23980</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>83</v>
       </c>
       <c r="D36" t="s">
         <v>84</v>
       </c>
       <c r="E36" t="s">
         <v>85</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
-      <c r="H36"/>
+      <c r="H36" t="s">
+        <v>86</v>
+      </c>
       <c r="I36">
         <v>692</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>23980</v>
+        <v>23974</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>83</v>
       </c>
       <c r="D37" t="s">
         <v>84</v>
       </c>
       <c r="E37" t="s">
         <v>85</v>
       </c>
       <c r="F37" t="s">
         <v>70</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
-      <c r="H37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>692</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>50364</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>87</v>
       </c>
       <c r="E38" t="s">
         <v>88</v>
       </c>
       <c r="F38" t="s">
         <v>89</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
@@ -1891,105 +1891,105 @@
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41" t="s">
         <v>92</v>
       </c>
       <c r="E41" t="s">
         <v>95</v>
       </c>
       <c r="F41" t="s">
         <v>89</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>692</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>51286</v>
+        <v>35986</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42" t="s">
         <v>96</v>
       </c>
       <c r="E42" t="s">
         <v>97</v>
       </c>
       <c r="F42" t="s">
         <v>89</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>692</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>35986</v>
+        <v>36936</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43" t="s">
         <v>96</v>
       </c>
       <c r="E43" t="s">
         <v>97</v>
       </c>
       <c r="F43" t="s">
         <v>89</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>692</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>36936</v>
+        <v>51286</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" t="s">
         <v>97</v>
       </c>
       <c r="F44" t="s">
         <v>89</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>692</v>
       </c>
     </row>
     <row r="45" spans="1:9">
@@ -2109,80 +2109,80 @@
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>106</v>
       </c>
       <c r="D49" t="s">
         <v>113</v>
       </c>
       <c r="E49" t="s">
         <v>108</v>
       </c>
       <c r="F49" t="s">
         <v>114</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>692</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>49375</v>
+        <v>48382</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>106</v>
       </c>
       <c r="D50" t="s">
         <v>115</v>
       </c>
       <c r="E50" t="s">
         <v>116</v>
       </c>
       <c r="F50" t="s">
         <v>117</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>118</v>
       </c>
       <c r="I50">
         <v>692</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>48382</v>
+        <v>49375</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>106</v>
       </c>
       <c r="D51" t="s">
         <v>115</v>
       </c>
       <c r="E51" t="s">
         <v>116</v>
       </c>
       <c r="F51" t="s">
         <v>117</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>118</v>
       </c>
       <c r="I51">
         <v>692</v>
       </c>