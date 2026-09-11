--- v6 (2026-07-28)
+++ v7 (2026-09-11)
@@ -215,54 +215,54 @@
   <si>
     <t xml:space="preserve">Click                                   </t>
   </si>
   <si>
     <t xml:space="preserve">FORD                </t>
   </si>
   <si>
     <t xml:space="preserve">Transit                                 </t>
   </si>
   <si>
     <t xml:space="preserve">FY        </t>
   </si>
   <si>
     <t>DOFA</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITI            </t>
   </si>
   <si>
     <t xml:space="preserve">FX35                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S50       </t>
   </si>
   <si>
+    <t>адаптивный круиз, CG011</t>
+  </si>
+  <si>
     <t>адаптивный круиз, CL71A</t>
-  </si>
-[...1 lines deleted...]
-    <t>адаптивный круиз, CG011</t>
   </si>
   <si>
     <t>CL70A</t>
   </si>
   <si>
     <t xml:space="preserve">S51       </t>
   </si>
   <si>
     <t>VQ35HR</t>
   </si>
   <si>
     <t xml:space="preserve">FX37                                    </t>
   </si>
   <si>
     <t>VQ37VHR</t>
   </si>
   <si>
     <t xml:space="preserve">FX45                                    </t>
   </si>
   <si>
     <t>VK45DE</t>
   </si>
   <si>
     <t>CG011</t>
   </si>
@@ -1053,51 +1053,51 @@
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>45</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>526</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>34797</v>
+        <v>37310</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>526</v>
       </c>
     </row>
     <row r="17" spans="1:9">
@@ -1107,51 +1107,51 @@
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>47</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>526</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>37310</v>
+        <v>34797</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>37</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>526</v>
       </c>
     </row>
     <row r="19" spans="1:9">
@@ -1188,78 +1188,78 @@
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>526</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>37248</v>
+        <v>29224</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>52</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>54</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>526</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>29224</v>
+        <v>37248</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>526</v>
       </c>
     </row>
     <row r="23" spans="1:9">
@@ -1269,159 +1269,159 @@
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23" t="s">
         <v>52</v>
       </c>
       <c r="E23" t="s">
         <v>53</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>526</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>47418</v>
+        <v>35535</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24" t="s">
         <v>52</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>526</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>38739</v>
+        <v>47418</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25" t="s">
         <v>52</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>526</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>35535</v>
+        <v>38739</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26" t="s">
         <v>52</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>526</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>42635</v>
+        <v>36642</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27" t="s">
         <v>52</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>526</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>36642</v>
+        <v>42635</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28" t="s">
         <v>52</v>
       </c>
       <c r="E28" t="s">
         <v>57</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>526</v>
       </c>
     </row>
     <row r="29" spans="1:9">
@@ -1458,51 +1458,51 @@
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30" t="s">
         <v>61</v>
       </c>
       <c r="E30" t="s">
         <v>62</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>526</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>55974</v>
+        <v>36789</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31" t="s">
         <v>65</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>37</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>67</v>
       </c>
       <c r="I31">
         <v>526</v>
       </c>
@@ -1514,271 +1514,271 @@
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32" t="s">
         <v>65</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
       <c r="F32" t="s">
         <v>37</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>526</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>37656</v>
+        <v>47070</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33" t="s">
         <v>65</v>
       </c>
       <c r="E33" t="s">
         <v>66</v>
       </c>
       <c r="F33" t="s">
         <v>37</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I33">
         <v>526</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>47306</v>
+        <v>37656</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34" t="s">
         <v>65</v>
       </c>
       <c r="E34" t="s">
         <v>66</v>
       </c>
       <c r="F34" t="s">
         <v>37</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I34">
         <v>526</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>30217</v>
+        <v>40357</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35" t="s">
         <v>65</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
       <c r="F35" t="s">
         <v>37</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>526</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>58953</v>
+        <v>55974</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36" t="s">
         <v>65</v>
       </c>
       <c r="E36" t="s">
         <v>66</v>
       </c>
       <c r="F36" t="s">
         <v>37</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I36">
         <v>526</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>38501</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37" t="s">
         <v>65</v>
       </c>
       <c r="E37" t="s">
         <v>66</v>
       </c>
       <c r="F37" t="s">
         <v>37</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I37">
         <v>526</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>40357</v>
+        <v>58953</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>64</v>
       </c>
       <c r="D38" t="s">
         <v>65</v>
       </c>
       <c r="E38" t="s">
         <v>66</v>
       </c>
       <c r="F38" t="s">
         <v>37</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
-      <c r="H38"/>
+      <c r="H38" t="s">
+        <v>68</v>
+      </c>
       <c r="I38">
         <v>526</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>36789</v>
+        <v>30217</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>64</v>
       </c>
       <c r="D39" t="s">
         <v>65</v>
       </c>
       <c r="E39" t="s">
         <v>66</v>
       </c>
       <c r="F39" t="s">
         <v>37</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
-      <c r="H39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39"/>
       <c r="I39">
         <v>526</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>47070</v>
+        <v>47306</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>64</v>
       </c>
       <c r="D40" t="s">
         <v>65</v>
       </c>
       <c r="E40" t="s">
         <v>66</v>
       </c>
       <c r="F40" t="s">
         <v>37</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I40">
         <v>526</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
         <v>47590</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>64</v>
       </c>
       <c r="D41" t="s">
         <v>65</v>
       </c>
       <c r="E41" t="s">
         <v>70</v>
       </c>
       <c r="F41" t="s">
         <v>71</v>
       </c>
       <c r="G41" t="s">