--- v5 (2026-07-28)
+++ v6 (2026-09-11)
@@ -269,54 +269,54 @@
   <si>
     <t>AKL</t>
   </si>
   <si>
     <t xml:space="preserve">AUDI                </t>
   </si>
   <si>
     <t xml:space="preserve">A6                                      </t>
   </si>
   <si>
     <t xml:space="preserve">C5        </t>
   </si>
   <si>
     <t>ATQ</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITI            </t>
   </si>
   <si>
     <t xml:space="preserve">FX35                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S50       </t>
   </si>
   <si>
+    <t>салонный, без блока комфорта</t>
+  </si>
+  <si>
     <t>24382-AD100</t>
-  </si>
-[...1 lines deleted...]
-    <t>салонный, без блока комфорта</t>
   </si>
   <si>
     <t xml:space="preserve">S51       </t>
   </si>
   <si>
     <t xml:space="preserve">FX37                                    </t>
   </si>
   <si>
     <t xml:space="preserve">Лев. Перед. </t>
   </si>
   <si>
     <t>корпус блока, цена за шт.</t>
   </si>
   <si>
     <t xml:space="preserve">FX45                                    </t>
   </si>
   <si>
     <t>VK45DE</t>
   </si>
   <si>
     <t xml:space="preserve">G37                                     </t>
   </si>
   <si>
     <t xml:space="preserve">QX70                                    </t>
   </si>
@@ -749,105 +749,105 @@
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2">
         <v>705</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>52578</v>
+        <v>52591</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>705</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>52591</v>
+        <v>52588</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>705</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>52588</v>
+        <v>52578</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>705</v>
       </c>
     </row>
     <row r="6" spans="1:9">
@@ -859,80 +859,80 @@
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
       <c r="I6">
         <v>705</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>38259</v>
+        <v>31752</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7">
         <v>705</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>31752</v>
+        <v>38259</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="I8">
         <v>705</v>
       </c>
@@ -1060,186 +1060,186 @@
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>705</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>40103</v>
+        <v>40111</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
-      <c r="H14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>705</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>28814</v>
+        <v>40103</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="I15">
         <v>705</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>40111</v>
+        <v>28814</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
-      <c r="H16"/>
+      <c r="H16" t="s">
+        <v>15</v>
+      </c>
       <c r="I16">
         <v>705</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>51844</v>
+        <v>52953</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17" t="s">
         <v>41</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I17">
         <v>705</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>52953</v>
+        <v>51844</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18" t="s">
         <v>41</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I18">
         <v>705</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>51176</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19" t="s">
         <v>41</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
       <c r="G19" t="s">
@@ -1433,192 +1433,192 @@
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26" t="s">
         <v>58</v>
       </c>
       <c r="E26" t="s">
         <v>59</v>
       </c>
       <c r="F26" t="s">
         <v>46</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>705</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>29404</v>
+        <v>40165</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" t="s">
         <v>63</v>
       </c>
       <c r="F27" t="s">
         <v>64</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
-      <c r="H27"/>
+      <c r="H27" t="s">
+        <v>65</v>
+      </c>
       <c r="I27">
         <v>705</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>40165</v>
+        <v>47934</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28" t="s">
         <v>62</v>
       </c>
       <c r="E28" t="s">
         <v>63</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I28">
         <v>705</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>47934</v>
+        <v>29404</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29" t="s">
         <v>62</v>
       </c>
       <c r="E29" t="s">
         <v>63</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
-      <c r="H29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29"/>
       <c r="I29">
         <v>705</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>40227</v>
+        <v>40228</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30" t="s">
         <v>62</v>
       </c>
       <c r="E30" t="s">
         <v>67</v>
       </c>
       <c r="F30" t="s">
         <v>68</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
-      <c r="H30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30"/>
       <c r="I30">
         <v>705</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>40229</v>
+        <v>40227</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31" t="s">
         <v>62</v>
       </c>
       <c r="E31" t="s">
         <v>67</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
-      <c r="H31"/>
+      <c r="H31" t="s">
+        <v>69</v>
+      </c>
       <c r="I31">
         <v>705</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>40228</v>
+        <v>40229</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32" t="s">
         <v>62</v>
       </c>
       <c r="E32" t="s">
         <v>67</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>705</v>
       </c>
     </row>
     <row r="33" spans="1:9">
@@ -1738,329 +1738,329 @@
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>78</v>
       </c>
       <c r="D37" t="s">
         <v>79</v>
       </c>
       <c r="E37" t="s">
         <v>80</v>
       </c>
       <c r="F37" t="s">
         <v>81</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>705</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>56041</v>
+        <v>56043</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>82</v>
       </c>
       <c r="D38" t="s">
         <v>83</v>
       </c>
       <c r="E38" t="s">
         <v>84</v>
       </c>
       <c r="F38" t="s">
         <v>46</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>705</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>56105</v>
+        <v>56042</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39" t="s">
         <v>83</v>
       </c>
       <c r="E39" t="s">
         <v>84</v>
       </c>
       <c r="F39" t="s">
         <v>46</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
-      <c r="H39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39"/>
       <c r="I39">
         <v>705</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>53384</v>
+        <v>46816</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40" t="s">
         <v>83</v>
       </c>
       <c r="E40" t="s">
         <v>84</v>
       </c>
       <c r="F40" t="s">
         <v>46</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
-      <c r="H40"/>
+      <c r="H40" t="s">
+        <v>85</v>
+      </c>
       <c r="I40">
         <v>705</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>53383</v>
+        <v>54363</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41" t="s">
         <v>83</v>
       </c>
       <c r="E41" t="s">
         <v>84</v>
       </c>
       <c r="F41" t="s">
         <v>46</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
-      <c r="H41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>705</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>46816</v>
+        <v>58816</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42" t="s">
         <v>83</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
       <c r="F42" t="s">
         <v>46</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="I42">
         <v>705</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>30176</v>
+        <v>54364</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43" t="s">
         <v>83</v>
       </c>
       <c r="E43" t="s">
         <v>84</v>
       </c>
       <c r="F43" t="s">
         <v>46</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
-      <c r="H43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>705</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>54364</v>
+        <v>53384</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44" t="s">
         <v>83</v>
       </c>
       <c r="E44" t="s">
         <v>84</v>
       </c>
       <c r="F44" t="s">
         <v>46</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>705</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>54363</v>
+        <v>30176</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45" t="s">
         <v>83</v>
       </c>
       <c r="E45" t="s">
         <v>84</v>
       </c>
       <c r="F45" t="s">
         <v>46</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
-      <c r="H45"/>
+      <c r="H45" t="s">
+        <v>85</v>
+      </c>
       <c r="I45">
         <v>705</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>56042</v>
+        <v>53383</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46" t="s">
         <v>83</v>
       </c>
       <c r="E46" t="s">
         <v>84</v>
       </c>
       <c r="F46" t="s">
         <v>46</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
-      <c r="H46"/>
+      <c r="H46" t="s">
+        <v>86</v>
+      </c>
       <c r="I46">
         <v>705</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>56043</v>
+        <v>56041</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47" t="s">
         <v>83</v>
       </c>
       <c r="E47" t="s">
         <v>84</v>
       </c>
       <c r="F47" t="s">
         <v>46</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>705</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>58816</v>
+        <v>56105</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48" t="s">
         <v>83</v>
       </c>
       <c r="E48" t="s">
         <v>84</v>
       </c>
       <c r="F48" t="s">
         <v>46</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
       <c r="I48">
         <v>705</v>
       </c>
@@ -2072,51 +2072,51 @@
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49" t="s">
         <v>83</v>
       </c>
       <c r="E49" t="s">
         <v>87</v>
       </c>
       <c r="F49" t="s">
         <v>53</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>705</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>47743</v>
+        <v>45376</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>82</v>
       </c>
       <c r="D50" t="s">
         <v>83</v>
       </c>
       <c r="E50" t="s">
         <v>87</v>
       </c>
       <c r="F50" t="s">
         <v>53</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>705</v>
       </c>
     </row>
     <row r="51" spans="1:9">
@@ -2128,105 +2128,105 @@
       </c>
       <c r="C51" t="s">
         <v>82</v>
       </c>
       <c r="D51" t="s">
         <v>83</v>
       </c>
       <c r="E51" t="s">
         <v>87</v>
       </c>
       <c r="F51" t="s">
         <v>53</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
       <c r="I51">
         <v>705</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>45376</v>
+        <v>47743</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>82</v>
       </c>
       <c r="D52" t="s">
         <v>83</v>
       </c>
       <c r="E52" t="s">
         <v>87</v>
       </c>
       <c r="F52" t="s">
         <v>53</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>705</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>36853</v>
+        <v>54253</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>82</v>
       </c>
       <c r="D53" t="s">
         <v>88</v>
       </c>
       <c r="E53" t="s">
         <v>87</v>
       </c>
       <c r="F53" t="s">
         <v>43</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>705</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>54253</v>
+        <v>36853</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>82</v>
       </c>
       <c r="D54" t="s">
         <v>88</v>
       </c>
       <c r="E54" t="s">
         <v>87</v>
       </c>
       <c r="F54" t="s">
         <v>43</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>705</v>
       </c>
     </row>
     <row r="55" spans="1:9">
@@ -2238,100 +2238,100 @@
       </c>
       <c r="C55" t="s">
         <v>82</v>
       </c>
       <c r="D55" t="s">
         <v>88</v>
       </c>
       <c r="E55" t="s">
         <v>87</v>
       </c>
       <c r="F55" t="s">
         <v>43</v>
       </c>
       <c r="G55" t="s">
         <v>89</v>
       </c>
       <c r="H55" t="s">
         <v>90</v>
       </c>
       <c r="I55">
         <v>705</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>44745</v>
+        <v>44639</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>82</v>
       </c>
       <c r="D56" t="s">
         <v>91</v>
       </c>
       <c r="E56" t="s">
         <v>84</v>
       </c>
       <c r="F56" t="s">
         <v>92</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
-      <c r="H56"/>
+      <c r="H56" t="s">
+        <v>15</v>
+      </c>
       <c r="I56">
         <v>705</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>44639</v>
+        <v>44745</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>82</v>
       </c>
       <c r="D57" t="s">
         <v>91</v>
       </c>
       <c r="E57" t="s">
         <v>84</v>
       </c>
       <c r="F57" t="s">
         <v>92</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
-      <c r="H57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57"/>
       <c r="I57">
         <v>705</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
         <v>42104</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>82</v>
       </c>
       <c r="D58" t="s">
         <v>93</v>
       </c>
       <c r="E58" t="s">
         <v>54</v>
       </c>
       <c r="F58" t="s">
         <v>43</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
@@ -2350,100 +2350,100 @@
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>82</v>
       </c>
       <c r="D59" t="s">
         <v>94</v>
       </c>
       <c r="E59" t="s">
         <v>87</v>
       </c>
       <c r="F59" t="s">
         <v>43</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>705</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>59791</v>
+        <v>57043</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>82</v>
       </c>
       <c r="D60" t="s">
         <v>95</v>
       </c>
       <c r="E60" t="s">
         <v>87</v>
       </c>
       <c r="F60" t="s">
         <v>96</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
-      <c r="H60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60"/>
       <c r="I60">
         <v>705</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>57043</v>
+        <v>59791</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>82</v>
       </c>
       <c r="D61" t="s">
         <v>95</v>
       </c>
       <c r="E61" t="s">
         <v>87</v>
       </c>
       <c r="F61" t="s">
         <v>96</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
-      <c r="H61"/>
+      <c r="H61" t="s">
+        <v>15</v>
+      </c>
       <c r="I61">
         <v>705</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
         <v>49213</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>82</v>
       </c>
       <c r="D62" t="s">
         <v>97</v>
       </c>
       <c r="E62" t="s">
         <v>98</v>
       </c>
       <c r="F62" t="s">
         <v>99</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>