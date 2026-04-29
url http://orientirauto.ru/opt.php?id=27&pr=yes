--- v0 (2025-12-05)
+++ v1 (2026-04-29)
@@ -209,102 +209,102 @@
   <si>
     <t xml:space="preserve">PV35      </t>
   </si>
   <si>
     <t>тонированный</t>
   </si>
   <si>
     <t xml:space="preserve">Stagea                                  </t>
   </si>
   <si>
     <t xml:space="preserve">PNM35     </t>
   </si>
   <si>
     <t>4942A</t>
   </si>
   <si>
     <t xml:space="preserve">Patrol                                  </t>
   </si>
   <si>
     <t xml:space="preserve">Y62       </t>
   </si>
   <si>
     <t>VK56VD</t>
   </si>
   <si>
+    <t>LongDing DS002</t>
+  </si>
+  <si>
     <t>оригинал, рестайлинг, STANLEY W1424</t>
   </si>
   <si>
-    <t>LongDing DS002</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">HYUNDAI             </t>
   </si>
   <si>
     <t xml:space="preserve">Avante                                  </t>
   </si>
   <si>
     <t xml:space="preserve">MD        </t>
   </si>
   <si>
     <t>G4FD</t>
   </si>
   <si>
     <t xml:space="preserve">FORD                </t>
   </si>
   <si>
     <t xml:space="preserve">Transit                                 </t>
   </si>
   <si>
     <t xml:space="preserve">FY        </t>
   </si>
   <si>
     <t>DOFA</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITI            </t>
   </si>
   <si>
     <t xml:space="preserve">FX35                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S50       </t>
   </si>
   <si>
     <t>новый, оригинал</t>
   </si>
   <si>
     <t xml:space="preserve">S51       </t>
   </si>
   <si>
     <t xml:space="preserve">FX37                                    </t>
   </si>
   <si>
+    <t>26555-1CH0A, новый, оригинал</t>
+  </si>
+  <si>
     <t>26550-1CH0A, новый, оригинал</t>
-  </si>
-[...1 lines deleted...]
-    <t>26555-1CH0A, новый, оригинал</t>
   </si>
   <si>
     <t xml:space="preserve">G37                                     </t>
   </si>
   <si>
     <t xml:space="preserve">V36       </t>
   </si>
   <si>
     <t>купе</t>
   </si>
   <si>
     <t xml:space="preserve">FX50                                    </t>
   </si>
   <si>
     <t>VK50VE</t>
   </si>
   <si>
     <t>Европа, дефект сзади, стекло целое</t>
   </si>
   <si>
     <t xml:space="preserve">QX56                                    </t>
   </si>
   <si>
     <t xml:space="preserve">Z62       </t>
   </si>
@@ -722,214 +722,214 @@
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2">
         <v>2837</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>52040</v>
+        <v>52039</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32135</v>
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
       </c>
       <c r="I3">
         <v>2837</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>52039</v>
+        <v>52040</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>14</v>
+      </c>
+      <c r="H4">
+        <v>32135</v>
       </c>
       <c r="I4">
         <v>2837</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>43827</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
       <c r="I5">
         <v>2837</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>43837</v>
+        <v>43772</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6">
         <v>2837</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>43828</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>29</v>
       </c>
       <c r="I7">
         <v>2837</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>43772</v>
+        <v>43837</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
       <c r="I8">
         <v>2837</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>53087</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
@@ -952,98 +952,98 @@
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10">
         <v>2837</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>43803</v>
+        <v>43806</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11" t="s">
         <v>40</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>42</v>
       </c>
       <c r="I11">
         <v>2837</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>43806</v>
+        <v>43803</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" t="s">
         <v>39</v>
       </c>
       <c r="E12" t="s">
         <v>40</v>
       </c>
       <c r="F12" t="s">
         <v>41</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>42</v>
       </c>
       <c r="I12">
         <v>2837</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>52183</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
@@ -1174,185 +1174,185 @@
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" t="s">
         <v>56</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>2837</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>45997</v>
+        <v>45998</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>57</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
       <c r="G19" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>58</v>
       </c>
       <c r="I19">
         <v>2837</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>45998</v>
+        <v>45997</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>58</v>
       </c>
       <c r="I20">
         <v>2837</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>51366</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21" t="s">
         <v>60</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>61</v>
       </c>
       <c r="I21">
         <v>2837</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>61432</v>
+        <v>59902</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
       <c r="E22" t="s">
         <v>63</v>
       </c>
       <c r="F22" t="s">
         <v>64</v>
       </c>
       <c r="G22" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>65</v>
       </c>
       <c r="I22">
         <v>2837</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>59902</v>
+        <v>61432</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
       <c r="E23" t="s">
         <v>63</v>
       </c>
       <c r="F23" t="s">
         <v>64</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>66</v>
       </c>
       <c r="I23">
         <v>2837</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>54743</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>67</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>69</v>
       </c>
       <c r="F24" t="s">
@@ -1375,237 +1375,237 @@
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
       <c r="E25" t="s">
         <v>73</v>
       </c>
       <c r="F25" t="s">
         <v>74</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>2837</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>60867</v>
+        <v>60866</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
       <c r="E26" t="s">
         <v>77</v>
       </c>
       <c r="F26" t="s">
         <v>48</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>78</v>
       </c>
       <c r="I26">
         <v>2837</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>60866</v>
+        <v>43782</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>75</v>
       </c>
       <c r="D27" t="s">
         <v>76</v>
       </c>
       <c r="E27" t="s">
         <v>77</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
-      <c r="H27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>2837</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>43782</v>
+        <v>55690</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>75</v>
       </c>
       <c r="D28" t="s">
         <v>76</v>
       </c>
       <c r="E28" t="s">
         <v>77</v>
       </c>
       <c r="F28" t="s">
         <v>48</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>2837</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>55690</v>
+        <v>60867</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>75</v>
       </c>
       <c r="D29" t="s">
         <v>76</v>
       </c>
       <c r="E29" t="s">
         <v>77</v>
       </c>
       <c r="F29" t="s">
         <v>48</v>
       </c>
       <c r="G29" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H29"/>
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>78</v>
+      </c>
       <c r="I29">
         <v>2837</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>46508</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>75</v>
       </c>
       <c r="D30" t="s">
         <v>76</v>
       </c>
       <c r="E30" t="s">
         <v>79</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>2837</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>53104</v>
+        <v>53031</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>75</v>
       </c>
       <c r="D31" t="s">
         <v>80</v>
       </c>
       <c r="E31" t="s">
         <v>79</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>81</v>
       </c>
       <c r="I31">
         <v>2837</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>53031</v>
+        <v>53104</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>75</v>
       </c>
       <c r="D32" t="s">
         <v>80</v>
       </c>
       <c r="E32" t="s">
         <v>79</v>
       </c>
       <c r="F32" t="s">
         <v>46</v>
       </c>
       <c r="G32" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>82</v>
       </c>
       <c r="I32">
         <v>2837</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>60680</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>75</v>
       </c>
       <c r="D33" t="s">
         <v>83</v>
       </c>
       <c r="E33" t="s">
         <v>84</v>
       </c>
       <c r="F33" t="s">