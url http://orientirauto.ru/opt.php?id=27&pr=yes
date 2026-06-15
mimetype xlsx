--- v1 (2026-04-29)
+++ v2 (2026-06-15)
@@ -209,54 +209,54 @@
   <si>
     <t xml:space="preserve">PV35      </t>
   </si>
   <si>
     <t>тонированный</t>
   </si>
   <si>
     <t xml:space="preserve">Stagea                                  </t>
   </si>
   <si>
     <t xml:space="preserve">PNM35     </t>
   </si>
   <si>
     <t>4942A</t>
   </si>
   <si>
     <t xml:space="preserve">Patrol                                  </t>
   </si>
   <si>
     <t xml:space="preserve">Y62       </t>
   </si>
   <si>
     <t>VK56VD</t>
   </si>
   <si>
+    <t>оригинал, рестайлинг, STANLEY W1424</t>
+  </si>
+  <si>
     <t>LongDing DS002</t>
-  </si>
-[...1 lines deleted...]
-    <t>оригинал, рестайлинг, STANLEY W1424</t>
   </si>
   <si>
     <t xml:space="preserve">HYUNDAI             </t>
   </si>
   <si>
     <t xml:space="preserve">Avante                                  </t>
   </si>
   <si>
     <t xml:space="preserve">MD        </t>
   </si>
   <si>
     <t>G4FD</t>
   </si>
   <si>
     <t xml:space="preserve">FORD                </t>
   </si>
   <si>
     <t xml:space="preserve">Transit                                 </t>
   </si>
   <si>
     <t xml:space="preserve">FY        </t>
   </si>
   <si>
     <t>DOFA</t>
   </si>
@@ -722,196 +722,196 @@
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2">
         <v>2837</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>52039</v>
+        <v>52040</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>14</v>
+      </c>
+      <c r="H3">
+        <v>32135</v>
       </c>
       <c r="I3">
         <v>2837</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>52040</v>
+        <v>52039</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32135</v>
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
       </c>
       <c r="I4">
         <v>2837</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>43827</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
       <c r="I5">
         <v>2837</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>43772</v>
+        <v>43837</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6">
         <v>2837</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>43828</v>
+        <v>43772</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>29</v>
       </c>
       <c r="I7">
         <v>2837</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>43837</v>
+        <v>43828</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
       <c r="I8">
         <v>2837</v>
       </c>
@@ -952,98 +952,98 @@
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10">
         <v>2837</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>43806</v>
+        <v>43803</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11" t="s">
         <v>40</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>42</v>
       </c>
       <c r="I11">
         <v>2837</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>43803</v>
+        <v>43806</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" t="s">
         <v>39</v>
       </c>
       <c r="E12" t="s">
         <v>40</v>
       </c>
       <c r="F12" t="s">
         <v>41</v>
       </c>
       <c r="G12" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>42</v>
       </c>
       <c r="I12">
         <v>2837</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>52183</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
@@ -1174,185 +1174,185 @@
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" t="s">
         <v>56</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>2837</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>45998</v>
+        <v>45997</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>57</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>58</v>
       </c>
       <c r="I19">
         <v>2837</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>45997</v>
+        <v>45998</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
       <c r="G20" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>58</v>
       </c>
       <c r="I20">
         <v>2837</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>51366</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21" t="s">
         <v>60</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>61</v>
       </c>
       <c r="I21">
         <v>2837</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>59902</v>
+        <v>61432</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
       <c r="E22" t="s">
         <v>63</v>
       </c>
       <c r="F22" t="s">
         <v>64</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>65</v>
       </c>
       <c r="I22">
         <v>2837</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>61432</v>
+        <v>59902</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
       <c r="E23" t="s">
         <v>63</v>
       </c>
       <c r="F23" t="s">
         <v>64</v>
       </c>
       <c r="G23" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>66</v>
       </c>
       <c r="I23">
         <v>2837</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>54743</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>67</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>69</v>
       </c>
       <c r="F24" t="s">
@@ -1375,156 +1375,156 @@
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
       <c r="E25" t="s">
         <v>73</v>
       </c>
       <c r="F25" t="s">
         <v>74</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>2837</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>60866</v>
+        <v>55690</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
       <c r="E26" t="s">
         <v>77</v>
       </c>
       <c r="F26" t="s">
         <v>48</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
-      <c r="H26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>2837</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>43782</v>
+        <v>60867</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>75</v>
       </c>
       <c r="D27" t="s">
         <v>76</v>
       </c>
       <c r="E27" t="s">
         <v>77</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
       <c r="G27" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H27"/>
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>78</v>
+      </c>
       <c r="I27">
         <v>2837</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>55690</v>
+        <v>60866</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>75</v>
       </c>
       <c r="D28" t="s">
         <v>76</v>
       </c>
       <c r="E28" t="s">
         <v>77</v>
       </c>
       <c r="F28" t="s">
         <v>48</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
-      <c r="H28"/>
+      <c r="H28" t="s">
+        <v>78</v>
+      </c>
       <c r="I28">
         <v>2837</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>60867</v>
+        <v>43782</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>75</v>
       </c>
       <c r="D29" t="s">
         <v>76</v>
       </c>
       <c r="E29" t="s">
         <v>77</v>
       </c>
       <c r="F29" t="s">
         <v>48</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="H29"/>
       <c r="I29">
         <v>2837</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>46508</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>75</v>
       </c>
       <c r="D30" t="s">
         <v>76</v>
       </c>
       <c r="E30" t="s">
         <v>79</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>