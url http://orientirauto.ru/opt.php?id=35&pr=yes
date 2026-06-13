--- v2 (2026-03-14)
+++ v3 (2026-06-13)
@@ -164,54 +164,54 @@
   <si>
     <t>VQ35DE</t>
   </si>
   <si>
     <t xml:space="preserve">PV35      </t>
   </si>
   <si>
     <t>трос, ключ, личинка</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITI            </t>
   </si>
   <si>
     <t xml:space="preserve">FX35                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S50       </t>
   </si>
   <si>
     <t xml:space="preserve">S51       </t>
   </si>
   <si>
     <t>VQ35HR</t>
   </si>
   <si>
+    <t>285F51CA0A</t>
+  </si>
+  <si>
     <t>285F5-1CA0A</t>
-  </si>
-[...1 lines deleted...]
-    <t>285F51CA0A</t>
   </si>
   <si>
     <t xml:space="preserve">FX37                                    </t>
   </si>
   <si>
     <t>VQ37VHR</t>
   </si>
   <si>
     <t xml:space="preserve">G37                                     </t>
   </si>
   <si>
     <t xml:space="preserve">V36       </t>
   </si>
   <si>
     <t>285F5JK600</t>
   </si>
   <si>
     <t xml:space="preserve">FX50                                    </t>
   </si>
   <si>
     <t>VK50VE</t>
   </si>
 </sst>
 </file>
 
@@ -597,80 +597,80 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>61737</v>
+        <v>61727</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2">
         <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>61727</v>
+        <v>61737</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3">
         <v>900</v>
       </c>
@@ -916,167 +916,167 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>35</v>
       </c>
       <c r="I12">
         <v>900</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>61724</v>
+        <v>61731</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>42</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="I13">
         <v>900</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>61731</v>
+        <v>61724</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14" t="s">
         <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I14">
         <v>900</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>61736</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" t="s">
         <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>35</v>
       </c>
       <c r="I15">
         <v>900</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>58469</v>
+        <v>59454</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>50</v>
       </c>
       <c r="I16">
         <v>900</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>59454</v>
+        <v>58469</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>48</v>
       </c>
       <c r="F17" t="s">
         <v>49</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>51</v>
       </c>
       <c r="I17">
         <v>900</v>
       </c>
@@ -1109,51 +1109,51 @@
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>61587</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>53</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I19">
         <v>900</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>42326</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>53</v>
       </c>
       <c r="G20" t="s">
@@ -1167,51 +1167,51 @@
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>53128</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21" t="s">
         <v>57</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>58</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I21">
         <v>900</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>