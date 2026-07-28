--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -164,54 +164,54 @@
   <si>
     <t>VQ35DE</t>
   </si>
   <si>
     <t xml:space="preserve">PV35      </t>
   </si>
   <si>
     <t>трос, ключ, личинка</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITI            </t>
   </si>
   <si>
     <t xml:space="preserve">FX35                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S50       </t>
   </si>
   <si>
     <t xml:space="preserve">S51       </t>
   </si>
   <si>
     <t>VQ35HR</t>
   </si>
   <si>
+    <t>285F5-1CA0A</t>
+  </si>
+  <si>
     <t>285F51CA0A</t>
-  </si>
-[...1 lines deleted...]
-    <t>285F5-1CA0A</t>
   </si>
   <si>
     <t xml:space="preserve">FX37                                    </t>
   </si>
   <si>
     <t>VQ37VHR</t>
   </si>
   <si>
     <t xml:space="preserve">G37                                     </t>
   </si>
   <si>
     <t xml:space="preserve">V36       </t>
   </si>
   <si>
     <t>285F5JK600</t>
   </si>
   <si>
     <t xml:space="preserve">FX50                                    </t>
   </si>
   <si>
     <t>VK50VE</t>
   </si>
 </sst>
 </file>
 
@@ -597,80 +597,80 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>61727</v>
+        <v>61737</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2">
         <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>61737</v>
+        <v>61727</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3">
         <v>900</v>
       </c>
@@ -742,101 +742,101 @@
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6">
         <v>900</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>61741</v>
+        <v>61747</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I7">
         <v>900</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>61747</v>
+        <v>61741</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I8">
         <v>900</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>61752</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="s">
@@ -916,167 +916,167 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>35</v>
       </c>
       <c r="I12">
         <v>900</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>61731</v>
+        <v>61724</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>42</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I13">
         <v>900</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>61724</v>
+        <v>61731</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14" t="s">
         <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="I14">
         <v>900</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>61736</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" t="s">
         <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>35</v>
       </c>
       <c r="I15">
         <v>900</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>59454</v>
+        <v>58469</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>50</v>
       </c>
       <c r="I16">
         <v>900</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>58469</v>
+        <v>59454</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>48</v>
       </c>
       <c r="F17" t="s">
         <v>49</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>51</v>
       </c>
       <c r="I17">
         <v>900</v>
       </c>
@@ -1109,51 +1109,51 @@
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>61587</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>53</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I19">
         <v>900</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>42326</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>53</v>
       </c>
       <c r="G20" t="s">
@@ -1167,51 +1167,51 @@
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>53128</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21" t="s">
         <v>57</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>58</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I21">
         <v>900</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>