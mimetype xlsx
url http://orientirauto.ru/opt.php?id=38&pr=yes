--- v2 (2026-03-14)
+++ v3 (2026-09-11)
@@ -585,254 +585,254 @@
       <c r="A2">
         <v>55757</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2">
-        <v>4347</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>39959</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3">
-        <v>4347</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>39975</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
       <c r="I4">
-        <v>4347</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>39966</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5">
-        <v>4347</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>39963</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
       <c r="I6">
-        <v>4347</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>60498</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
       <c r="I7">
-        <v>4347</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>44044</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8" t="s">
         <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
       <c r="I8">
-        <v>4347</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>60497</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>45</v>
       </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>38</v>
       </c>
       <c r="I9">
-        <v>4347</v>
+        <v>4440</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">