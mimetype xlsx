--- v2 (2026-03-14)
+++ v3 (2026-04-29)
@@ -137,56 +137,56 @@
   <si>
     <t>VK45DD</t>
   </si>
   <si>
     <t>92600AR000</t>
   </si>
   <si>
     <t xml:space="preserve">Fuga                                    </t>
   </si>
   <si>
     <t xml:space="preserve">GY50      </t>
   </si>
   <si>
     <t>VK45DE</t>
   </si>
   <si>
     <t>92600EH00A</t>
   </si>
   <si>
     <t xml:space="preserve">PNY50     </t>
   </si>
   <si>
     <t>VQ35DE</t>
   </si>
   <si>
+    <t>92600EG00A</t>
+  </si>
+  <si>
     <t>92600-EG000</t>
   </si>
   <si>
-    <t>92600EG00A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PY50      </t>
   </si>
   <si>
     <t>GR92FEG000</t>
   </si>
   <si>
     <t xml:space="preserve">HY51      </t>
   </si>
   <si>
     <t>VQ35HR</t>
   </si>
   <si>
     <t>926001MG0A</t>
   </si>
   <si>
     <t xml:space="preserve">Juke                                    </t>
   </si>
   <si>
     <t xml:space="preserve">YF15      </t>
   </si>
   <si>
     <t>HR15DE</t>
   </si>
   <si>
     <t>92600-1KA1A</t>
@@ -227,54 +227,54 @@
   <si>
     <t xml:space="preserve">PNM35     </t>
   </si>
   <si>
     <t xml:space="preserve">OPEL                </t>
   </si>
   <si>
     <t xml:space="preserve">Vectra                                  </t>
   </si>
   <si>
     <t xml:space="preserve">C         </t>
   </si>
   <si>
     <t>Z22SE</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITI            </t>
   </si>
   <si>
     <t xml:space="preserve">FX35                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S50       </t>
   </si>
   <si>
+    <t>92600AC000</t>
+  </si>
+  <si>
     <t>92600-EG00A</t>
-  </si>
-[...1 lines deleted...]
-    <t>92600AC000</t>
   </si>
   <si>
     <t xml:space="preserve">FX45                                    </t>
   </si>
   <si>
     <t xml:space="preserve">FX50                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S51       </t>
   </si>
   <si>
     <t>VK50VE</t>
   </si>
   <si>
     <t>92600-1CA1A</t>
   </si>
   <si>
     <t>926001CA0C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -852,80 +852,80 @@
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>38</v>
       </c>
       <c r="I8">
         <v>2547</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>61505</v>
+        <v>50302</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>40</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>41</v>
       </c>
       <c r="I9">
         <v>2547</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>50302</v>
+        <v>61505</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
       <c r="I10">
         <v>2547</v>
       </c>
@@ -1026,100 +1026,100 @@
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>55</v>
       </c>
       <c r="I14">
         <v>2547</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>52602</v>
+        <v>32918</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>56</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
-      <c r="H15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>2547</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>32918</v>
+        <v>52602</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
-      <c r="H16"/>
+      <c r="H16" t="s">
+        <v>57</v>
+      </c>
       <c r="I16">
         <v>2547</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>31020</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" t="s">
         <v>58</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
@@ -1165,80 +1165,80 @@
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
         <v>60</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>61</v>
       </c>
       <c r="I19">
         <v>2547</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>60767</v>
+        <v>51341</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
       <c r="E20" t="s">
         <v>63</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>57</v>
       </c>
       <c r="I20">
         <v>2547</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>51341</v>
+        <v>60767</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>57</v>
       </c>
       <c r="I21">
         <v>2547</v>
       </c>
@@ -1250,129 +1250,129 @@
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22" t="s">
         <v>66</v>
       </c>
       <c r="F22" t="s">
         <v>67</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>2547</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>60943</v>
+        <v>59002</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
       <c r="E23" t="s">
         <v>70</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>71</v>
       </c>
       <c r="I23">
         <v>2547</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>59002</v>
+        <v>55932</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="E24" t="s">
         <v>70</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
-      <c r="H24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>2547</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>55932</v>
+        <v>60943</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>68</v>
       </c>
       <c r="D25" t="s">
         <v>69</v>
       </c>
       <c r="E25" t="s">
         <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>40</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
-      <c r="H25"/>
+      <c r="H25" t="s">
+        <v>72</v>
+      </c>
       <c r="I25">
         <v>2547</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>62262</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26" t="s">
         <v>73</v>
       </c>
       <c r="E26" t="s">
         <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>37</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>