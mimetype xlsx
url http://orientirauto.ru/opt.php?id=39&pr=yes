--- v3 (2026-04-29)
+++ v4 (2026-06-13)
@@ -245,54 +245,54 @@
   <si>
     <t xml:space="preserve">FX35                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S50       </t>
   </si>
   <si>
     <t>92600AC000</t>
   </si>
   <si>
     <t>92600-EG00A</t>
   </si>
   <si>
     <t xml:space="preserve">FX45                                    </t>
   </si>
   <si>
     <t xml:space="preserve">FX50                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S51       </t>
   </si>
   <si>
     <t>VK50VE</t>
   </si>
   <si>
+    <t>926001CA0C</t>
+  </si>
+  <si>
     <t>92600-1CA1A</t>
-  </si>
-[...1 lines deleted...]
-    <t>926001CA0C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1082,78 +1082,78 @@
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>57</v>
       </c>
       <c r="I16">
         <v>2547</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>31020</v>
+        <v>23676</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" t="s">
         <v>58</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>2547</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>23676</v>
+        <v>31020</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
       <c r="E18" t="s">
         <v>58</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>2547</v>
       </c>
     </row>
     <row r="19" spans="1:9">
@@ -1279,165 +1279,165 @@
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
       <c r="E23" t="s">
         <v>70</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>71</v>
       </c>
       <c r="I23">
         <v>2547</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>55932</v>
+        <v>60943</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="E24" t="s">
         <v>70</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
-      <c r="H24"/>
+      <c r="H24" t="s">
+        <v>72</v>
+      </c>
       <c r="I24">
         <v>2547</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>60943</v>
+        <v>55932</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>68</v>
       </c>
       <c r="D25" t="s">
         <v>69</v>
       </c>
       <c r="E25" t="s">
         <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>40</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
-      <c r="H25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25"/>
       <c r="I25">
         <v>2547</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>62262</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26" t="s">
         <v>73</v>
       </c>
       <c r="E26" t="s">
         <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>37</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>38</v>
       </c>
       <c r="I26">
         <v>2547</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>56719</v>
+        <v>59430</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>68</v>
       </c>
       <c r="D27" t="s">
         <v>74</v>
       </c>
       <c r="E27" t="s">
         <v>75</v>
       </c>
       <c r="F27" t="s">
         <v>76</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>77</v>
       </c>
       <c r="I27">
         <v>2547</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>59430</v>
+        <v>56719</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>68</v>
       </c>
       <c r="D28" t="s">
         <v>74</v>
       </c>
       <c r="E28" t="s">
         <v>75</v>
       </c>
       <c r="F28" t="s">
         <v>76</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>78</v>
       </c>
       <c r="I28">
         <v>2547</v>
       </c>