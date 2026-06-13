--- v4 (2026-06-13)
+++ v5 (2026-06-13)
@@ -137,56 +137,56 @@
   <si>
     <t>VK45DD</t>
   </si>
   <si>
     <t>92600AR000</t>
   </si>
   <si>
     <t xml:space="preserve">Fuga                                    </t>
   </si>
   <si>
     <t xml:space="preserve">GY50      </t>
   </si>
   <si>
     <t>VK45DE</t>
   </si>
   <si>
     <t>92600EH00A</t>
   </si>
   <si>
     <t xml:space="preserve">PNY50     </t>
   </si>
   <si>
     <t>VQ35DE</t>
   </si>
   <si>
+    <t>92600-EG000</t>
+  </si>
+  <si>
     <t>92600EG00A</t>
   </si>
   <si>
-    <t>92600-EG000</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PY50      </t>
   </si>
   <si>
     <t>GR92FEG000</t>
   </si>
   <si>
     <t xml:space="preserve">HY51      </t>
   </si>
   <si>
     <t>VQ35HR</t>
   </si>
   <si>
     <t>926001MG0A</t>
   </si>
   <si>
     <t xml:space="preserve">Juke                                    </t>
   </si>
   <si>
     <t xml:space="preserve">YF15      </t>
   </si>
   <si>
     <t>HR15DE</t>
   </si>
   <si>
     <t>92600-1KA1A</t>
@@ -227,72 +227,72 @@
   <si>
     <t xml:space="preserve">PNM35     </t>
   </si>
   <si>
     <t xml:space="preserve">OPEL                </t>
   </si>
   <si>
     <t xml:space="preserve">Vectra                                  </t>
   </si>
   <si>
     <t xml:space="preserve">C         </t>
   </si>
   <si>
     <t>Z22SE</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITI            </t>
   </si>
   <si>
     <t xml:space="preserve">FX35                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S50       </t>
   </si>
   <si>
+    <t>92600-EG00A</t>
+  </si>
+  <si>
     <t>92600AC000</t>
   </si>
   <si>
-    <t>92600-EG00A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">FX45                                    </t>
   </si>
   <si>
     <t xml:space="preserve">FX50                                    </t>
   </si>
   <si>
     <t xml:space="preserve">S51       </t>
   </si>
   <si>
     <t>VK50VE</t>
   </si>
   <si>
+    <t>92600-1CA1A</t>
+  </si>
+  <si>
     <t>926001CA0C</t>
-  </si>
-[...1 lines deleted...]
-    <t>92600-1CA1A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -852,80 +852,80 @@
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>38</v>
       </c>
       <c r="I8">
         <v>2547</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>50302</v>
+        <v>61505</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>40</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>41</v>
       </c>
       <c r="I9">
         <v>2547</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>61505</v>
+        <v>50302</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
       <c r="I10">
         <v>2547</v>
       </c>
@@ -1165,80 +1165,80 @@
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
         <v>60</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>61</v>
       </c>
       <c r="I19">
         <v>2547</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>51341</v>
+        <v>60767</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
       <c r="E20" t="s">
         <v>63</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>57</v>
       </c>
       <c r="I20">
         <v>2547</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>60767</v>
+        <v>51341</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>57</v>
       </c>
       <c r="I21">
         <v>2547</v>
       </c>
@@ -1250,194 +1250,194 @@
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22" t="s">
         <v>66</v>
       </c>
       <c r="F22" t="s">
         <v>67</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>2547</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>59002</v>
+        <v>55932</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
       <c r="E23" t="s">
         <v>70</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
-      <c r="H23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23"/>
       <c r="I23">
         <v>2547</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>60943</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="E24" t="s">
         <v>70</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I24">
         <v>2547</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>55932</v>
+        <v>59002</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>68</v>
       </c>
       <c r="D25" t="s">
         <v>69</v>
       </c>
       <c r="E25" t="s">
         <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>40</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
-      <c r="H25"/>
+      <c r="H25" t="s">
+        <v>72</v>
+      </c>
       <c r="I25">
         <v>2547</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>62262</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26" t="s">
         <v>73</v>
       </c>
       <c r="E26" t="s">
         <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>37</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>38</v>
       </c>
       <c r="I26">
         <v>2547</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>59430</v>
+        <v>56719</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>68</v>
       </c>
       <c r="D27" t="s">
         <v>74</v>
       </c>
       <c r="E27" t="s">
         <v>75</v>
       </c>
       <c r="F27" t="s">
         <v>76</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>77</v>
       </c>
       <c r="I27">
         <v>2547</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>56719</v>
+        <v>59430</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>68</v>
       </c>
       <c r="D28" t="s">
         <v>74</v>
       </c>
       <c r="E28" t="s">
         <v>75</v>
       </c>
       <c r="F28" t="s">
         <v>76</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>78</v>
       </c>
       <c r="I28">
         <v>2547</v>
       </c>