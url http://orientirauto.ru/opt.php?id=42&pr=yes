--- v8 (2026-07-28)
+++ v9 (2026-09-11)
@@ -677,100 +677,100 @@
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
       <c r="I3">
         <v>2412</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>11408</v>
+        <v>27538</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
-      <c r="H4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>2412</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>27538</v>
+        <v>11408</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
-      <c r="H5"/>
+      <c r="H5" t="s">
+        <v>24</v>
+      </c>
       <c r="I5">
         <v>2412</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>52693</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
@@ -1057,78 +1057,78 @@
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>2412</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>45397</v>
+        <v>47975</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
       <c r="E18" t="s">
         <v>54</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>2412</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>47975</v>
+        <v>45397</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>2412</v>
       </c>
     </row>
     <row r="20" spans="1:9">
@@ -1219,78 +1219,78 @@
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="E23" t="s">
         <v>54</v>
       </c>
       <c r="F23" t="s">
         <v>61</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>2412</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>55556</v>
+        <v>60027</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>61</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>2412</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>60027</v>
+        <v>55556</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25" t="s">
         <v>61</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>2412</v>
       </c>
     </row>
     <row r="26" spans="1:9">